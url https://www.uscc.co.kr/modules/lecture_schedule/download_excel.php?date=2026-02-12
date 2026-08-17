--- v0 (2026-05-19)
+++ v1 (2026-08-17)
@@ -83,60 +83,60 @@
   <si>
     <t>12:00~12:40</t>
   </si>
   <si>
     <t>이나리</t>
   </si>
   <si>
     <t>3F 무용실</t>
   </si>
   <si>
     <t>SNPE 바른자세 척추운동(목 10:00)</t>
   </si>
   <si>
     <t>10:00~10:50</t>
   </si>
   <si>
     <t>최정은</t>
   </si>
   <si>
     <t>(Adult) SNPE 바른 자세 척추 운동 2/12</t>
   </si>
   <si>
     <t>11:00~11:50</t>
   </si>
   <si>
+    <t>(baby) 트윈클 영어 발레 (24~48개월) 2/12</t>
+  </si>
+  <si>
+    <t>16:20~17:00</t>
+  </si>
+  <si>
+    <t>이소빈</t>
+  </si>
+  <si>
     <t>트윈클 영어 발레 (24-48개월)</t>
-  </si>
-[...7 lines deleted...]
-    <t>(baby) 트윈클 영어 발레 (24~48개월) 2/12</t>
   </si>
   <si>
     <t>트윈클 영어 발레 (19-21년생)</t>
   </si>
   <si>
     <t>17:10~17:50</t>
   </si>
   <si>
     <t>웰빙뷰티 다이어트요가(목 18:00)</t>
   </si>
   <si>
     <t>18:00~18:50</t>
   </si>
   <si>
     <t>임주향</t>
   </si>
   <si>
     <t>매트 필라테스 (목) 19시</t>
   </si>
   <si>
     <t>19:00~19:50</t>
   </si>
   <si>
     <t>구은진</t>
   </si>