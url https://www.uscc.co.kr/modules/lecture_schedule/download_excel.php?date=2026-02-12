--- v1 (2026-08-17)
+++ v2 (2026-10-13)
@@ -83,60 +83,60 @@
   <si>
     <t>12:00~12:40</t>
   </si>
   <si>
     <t>이나리</t>
   </si>
   <si>
     <t>3F 무용실</t>
   </si>
   <si>
     <t>SNPE 바른자세 척추운동(목 10:00)</t>
   </si>
   <si>
     <t>10:00~10:50</t>
   </si>
   <si>
     <t>최정은</t>
   </si>
   <si>
     <t>(Adult) SNPE 바른 자세 척추 운동 2/12</t>
   </si>
   <si>
     <t>11:00~11:50</t>
   </si>
   <si>
+    <t>트윈클 영어 발레 (24-48개월) 목</t>
+  </si>
+  <si>
+    <t>16:20~17:00</t>
+  </si>
+  <si>
+    <t>이소빈</t>
+  </si>
+  <si>
     <t>(baby) 트윈클 영어 발레 (24~48개월) 2/12</t>
-  </si>
-[...7 lines deleted...]
-    <t>트윈클 영어 발레 (24-48개월)</t>
   </si>
   <si>
     <t>트윈클 영어 발레 (19-21년생)</t>
   </si>
   <si>
     <t>17:10~17:50</t>
   </si>
   <si>
     <t>웰빙뷰티 다이어트요가(목 18:00)</t>
   </si>
   <si>
     <t>18:00~18:50</t>
   </si>
   <si>
     <t>임주향</t>
   </si>
   <si>
     <t>매트 필라테스 (목) 19시</t>
   </si>
   <si>
     <t>19:00~19:50</t>
   </si>
   <si>
     <t>구은진</t>
   </si>