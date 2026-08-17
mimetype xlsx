--- v0 (2026-05-18)
+++ v1 (2026-08-17)
@@ -53,57 +53,57 @@
   <si>
     <t>3F 공예실</t>
   </si>
   <si>
     <t>포크아트</t>
   </si>
   <si>
     <t>10:00~11:50</t>
   </si>
   <si>
     <t>임미진</t>
   </si>
   <si>
     <t>3F 무용실</t>
   </si>
   <si>
     <t>소도구 필라테스 (금) 11:00</t>
   </si>
   <si>
     <t>11:00~11:50</t>
   </si>
   <si>
     <t>김가희</t>
   </si>
   <si>
+    <t>임산부 필라테스 (11/5~11/28)</t>
+  </si>
+  <si>
+    <t>12:00~12:50</t>
+  </si>
+  <si>
     <t>임산부 필라테스 (3/4~3/27)</t>
-  </si>
-[...4 lines deleted...]
-    <t>임산부 필라테스 (11/5~11/28)</t>
   </si>
   <si>
     <t>3F 미술실</t>
   </si>
   <si>
     <t>전통민화</t>
   </si>
   <si>
     <t>10:00~12:00</t>
   </si>
   <si>
     <t>강명희</t>
   </si>
   <si>
     <t>3F 음악실</t>
   </si>
   <si>
     <t>성악 클래스(금 11:30)(B조)</t>
   </si>
   <si>
     <t>11:30~12:30</t>
   </si>
   <si>
     <t>최예솔</t>
   </si>