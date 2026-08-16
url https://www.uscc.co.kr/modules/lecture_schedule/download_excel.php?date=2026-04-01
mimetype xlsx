--- v0 (2026-05-17)
+++ v1 (2026-08-16)
@@ -62,90 +62,90 @@
   <si>
     <t>김인아</t>
   </si>
   <si>
     <t>3F 강사실</t>
   </si>
   <si>
     <t>원어민 일본어 회화 (초급)</t>
   </si>
   <si>
     <t>18:00~18:50</t>
   </si>
   <si>
     <t>야마다요우꼬</t>
   </si>
   <si>
     <t>원어민 일본어 회화 (중급)</t>
   </si>
   <si>
     <t>19:00~19:50</t>
   </si>
   <si>
     <t>3F 공예실</t>
   </si>
   <si>
+    <t>힐링악기 하모니카 (기초 B조 14시)</t>
+  </si>
+  <si>
+    <t>14:00~14:50</t>
+  </si>
+  <si>
+    <t>지윤구</t>
+  </si>
+  <si>
     <t>힐링악기하모니카(독주B조 14:00)</t>
   </si>
   <si>
-    <t>14:00~14:50</t>
-[...7 lines deleted...]
-  <si>
     <t>3F 무용실</t>
   </si>
   <si>
     <t>웨이트 바레(Barre) 수 10시</t>
   </si>
   <si>
     <t>10:00~10:50</t>
   </si>
   <si>
     <t>안규은</t>
   </si>
   <si>
     <t>소도구 필라테스 (수) 11:00</t>
   </si>
   <si>
     <t>11:00~11:50</t>
   </si>
   <si>
     <t>김가희</t>
   </si>
   <si>
+    <t>임산부 필라테스 (11/5~11/28)</t>
+  </si>
+  <si>
+    <t>12:00~12:50</t>
+  </si>
+  <si>
     <t>임산부 필라테스 (4/1~4/24)</t>
-  </si>
-[...4 lines deleted...]
-    <t>임산부 필라테스 (11/5~11/28)</t>
   </si>
   <si>
     <t>소도구 필라테스 (수) 19:00</t>
   </si>
   <si>
     <t>3F 음악실</t>
   </si>
   <si>
     <t>신나는 노래교실(수13:40)(B조)</t>
   </si>
   <si>
     <t>13:40~15:00</t>
   </si>
   <si>
     <t>조명재</t>
   </si>
   <si>
     <t>3F 재봉실</t>
   </si>
   <si>
     <t>우리옷 만들기(생활한복)(수)</t>
   </si>
   <si>
     <t>10:00~16:00</t>
   </si>