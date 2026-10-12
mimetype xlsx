--- v1 (2026-08-16)
+++ v2 (2026-10-12)
@@ -62,60 +62,60 @@
   <si>
     <t>김인아</t>
   </si>
   <si>
     <t>3F 강사실</t>
   </si>
   <si>
     <t>원어민 일본어 회화 (초급)</t>
   </si>
   <si>
     <t>18:00~18:50</t>
   </si>
   <si>
     <t>야마다요우꼬</t>
   </si>
   <si>
     <t>원어민 일본어 회화 (중급)</t>
   </si>
   <si>
     <t>19:00~19:50</t>
   </si>
   <si>
     <t>3F 공예실</t>
   </si>
   <si>
+    <t>힐링악기하모니카(독주B조 14:00)</t>
+  </si>
+  <si>
+    <t>14:00~14:50</t>
+  </si>
+  <si>
+    <t>지윤구</t>
+  </si>
+  <si>
     <t>힐링악기 하모니카 (기초 B조 14시)</t>
-  </si>
-[...7 lines deleted...]
-    <t>힐링악기하모니카(독주B조 14:00)</t>
   </si>
   <si>
     <t>3F 무용실</t>
   </si>
   <si>
     <t>웨이트 바레(Barre) 수 10시</t>
   </si>
   <si>
     <t>10:00~10:50</t>
   </si>
   <si>
     <t>안규은</t>
   </si>
   <si>
     <t>소도구 필라테스 (수) 11:00</t>
   </si>
   <si>
     <t>11:00~11:50</t>
   </si>
   <si>
     <t>김가희</t>
   </si>
   <si>
     <t>임산부 필라테스 (11/5~11/28)</t>
   </si>