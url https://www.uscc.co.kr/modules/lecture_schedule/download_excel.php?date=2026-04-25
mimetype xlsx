--- v1 (2026-08-15)
+++ v2 (2026-10-11)
@@ -206,51 +206,51 @@
   <si>
     <t>3F 음악실</t>
   </si>
   <si>
     <t>드럼마스터 (초등1 이상) (토10:00)</t>
   </si>
   <si>
     <t>윤지환</t>
   </si>
   <si>
     <t>드럼마스터 (초등1 이상) (토11:00)</t>
   </si>
   <si>
     <t>드럼마스터 (초등1 이상) (토12:00)</t>
   </si>
   <si>
     <t>바이올린 첫걸음 (20년생-초등)</t>
   </si>
   <si>
     <t>성다움</t>
   </si>
   <si>
     <t>3F 조리실</t>
   </si>
   <si>
-    <t>디지털 웹툰 그리기 (21년생-초등)</t>
+    <t>디지털 웹툰 그리기 (21년생-초등3)</t>
   </si>
   <si>
     <t>임효정</t>
   </si>
   <si>
     <t>(키즈) 키티 마들렌 케이크 (21년생~초등) 4/25</t>
   </si>
   <si>
     <t>14:00~15:10</t>
   </si>
   <si>
     <t>유다윤</t>
   </si>
   <si>
     <t>3F 창의실</t>
   </si>
   <si>
     <t>구연동화 (21-22년생)</t>
   </si>
   <si>
     <t>이경은</t>
   </si>
   <si>
     <t>구연동화 (20-21년생)</t>
   </si>