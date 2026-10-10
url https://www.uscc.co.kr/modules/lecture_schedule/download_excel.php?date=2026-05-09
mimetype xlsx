--- v1 (2026-08-15)
+++ v2 (2026-10-10)
@@ -113,62 +113,62 @@
   <si>
     <t>김민정</t>
   </si>
   <si>
     <t>한자반(초급 8-6급)</t>
   </si>
   <si>
     <t>김지완</t>
   </si>
   <si>
     <t>3F 공예실</t>
   </si>
   <si>
     <t>창의수학가베 (21-22년생)</t>
   </si>
   <si>
     <t>김정운</t>
   </si>
   <si>
     <t>창의수학가베 (20년생-초등저)</t>
   </si>
   <si>
     <t>3F 다목적실</t>
   </si>
   <si>
+    <t>(baby) 으라차차 키즈팡팡 20-29개월 (4/4~5/23) 8주</t>
+  </si>
+  <si>
+    <t>10:20~11:00</t>
+  </si>
+  <si>
+    <t>스마일</t>
+  </si>
+  <si>
     <t>(baby) 으라차차 키즈팡팡 20-29개월 (5/9~5/30) 4주</t>
   </si>
   <si>
-    <t>10:20~11:00</t>
-[...7 lines deleted...]
-  <si>
     <t>(baby) 으라차차 키즈팡팡 13-19개월 (4/4~5/23) 8주</t>
   </si>
   <si>
     <t>11:10~11:50</t>
   </si>
   <si>
     <t>3F 무용실</t>
   </si>
   <si>
     <t>즐거운 음악줄넘기 (20년생-초등) 토10:00</t>
   </si>
   <si>
     <t>강경아</t>
   </si>
   <si>
     <t>즐거운 음악줄넘기 (20년생-초등) 토11:00</t>
   </si>
   <si>
     <t>리틀 발레리나 (21년생-초3)</t>
   </si>
   <si>
     <t>12:00~12:40</t>
   </si>
   <si>
     <t>강지윤</t>
@@ -209,51 +209,51 @@
   <si>
     <t>3F 음악실</t>
   </si>
   <si>
     <t>드럼마스터 (초등1 이상) (토10:00)</t>
   </si>
   <si>
     <t>윤지환</t>
   </si>
   <si>
     <t>드럼마스터 (초등1 이상) (토11:00)</t>
   </si>
   <si>
     <t>드럼마스터 (초등1 이상) (토12:00)</t>
   </si>
   <si>
     <t>바이올린 첫걸음 (20년생-초등)</t>
   </si>
   <si>
     <t>성다움</t>
   </si>
   <si>
     <t>3F 조리실</t>
   </si>
   <si>
-    <t>디지털 웹툰 그리기 (21년생-초등)</t>
+    <t>디지털 웹툰 그리기 (21년생-초등3)</t>
   </si>
   <si>
     <t>임효정</t>
   </si>
   <si>
     <t>3F 창의실</t>
   </si>
   <si>
     <t>구연동화 (21-22년생)</t>
   </si>
   <si>
     <t>이경은</t>
   </si>
   <si>
     <t>구연동화 (20-21년생)</t>
   </si>
   <si>
     <t>생각통통 말하기(초등1)토 12:00</t>
   </si>
   <si>
     <t>생각통통 말하기(초등2)토 13:00</t>
   </si>
   <si>
     <t>3F 취미ㆍ교양실</t>
   </si>