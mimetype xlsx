--- v0 (2026-05-15)
+++ v1 (2026-08-15)
@@ -62,90 +62,90 @@
   <si>
     <t>김인아</t>
   </si>
   <si>
     <t>3F 강사실</t>
   </si>
   <si>
     <t>원어민 일본어 회화 (초급)</t>
   </si>
   <si>
     <t>18:00~18:50</t>
   </si>
   <si>
     <t>야마다요우꼬</t>
   </si>
   <si>
     <t>원어민 일본어 회화 (중급)</t>
   </si>
   <si>
     <t>19:00~19:50</t>
   </si>
   <si>
     <t>3F 공예실</t>
   </si>
   <si>
+    <t>힐링악기하모니카(독주B조 14:00)</t>
+  </si>
+  <si>
+    <t>14:00~14:50</t>
+  </si>
+  <si>
+    <t>지윤구</t>
+  </si>
+  <si>
     <t>힐링악기 하모니카 (기초 B조 14시)</t>
   </si>
   <si>
-    <t>14:00~14:50</t>
-[...7 lines deleted...]
-  <si>
     <t>3F 무용실</t>
   </si>
   <si>
     <t>웨이트 바레(Barre) 수 10시</t>
   </si>
   <si>
     <t>10:00~10:50</t>
   </si>
   <si>
     <t>안규은</t>
   </si>
   <si>
     <t>소도구 필라테스 (수) 11:00</t>
   </si>
   <si>
     <t>11:00~11:50</t>
   </si>
   <si>
     <t>김가희</t>
   </si>
   <si>
+    <t>임산부 필라테스 (11/5~11/28)</t>
+  </si>
+  <si>
+    <t>12:00~12:50</t>
+  </si>
+  <si>
     <t>임산부 필라테스 (5/6~5/29)</t>
-  </si>
-[...4 lines deleted...]
-    <t>임산부 필라테스 (11/5~11/28)</t>
   </si>
   <si>
     <t>소도구 필라테스 (수) 19:00</t>
   </si>
   <si>
     <t>3F 음악실</t>
   </si>
   <si>
     <t>신나는 노래교실(수13:40)(B조)</t>
   </si>
   <si>
     <t>13:40~15:00</t>
   </si>
   <si>
     <t>조명재</t>
   </si>
   <si>
     <t>3F 재봉실</t>
   </si>
   <si>
     <t>우리옷 만들기(생활한복)(수)</t>
   </si>
   <si>
     <t>10:00~16:00</t>
   </si>
@@ -662,51 +662,51 @@
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>20</v>
       </c>
       <c r="B11" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>20</v>
       </c>
       <c r="B12" t="s">
         <v>29</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>20</v>