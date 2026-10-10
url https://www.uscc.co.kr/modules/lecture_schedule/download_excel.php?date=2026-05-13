--- v1 (2026-08-15)
+++ v2 (2026-10-10)
@@ -95,57 +95,57 @@
   <si>
     <t>힐링악기 하모니카 (기초 B조 14시)</t>
   </si>
   <si>
     <t>3F 무용실</t>
   </si>
   <si>
     <t>웨이트 바레(Barre) 수 10시</t>
   </si>
   <si>
     <t>10:00~10:50</t>
   </si>
   <si>
     <t>안규은</t>
   </si>
   <si>
     <t>소도구 필라테스 (수) 11:00</t>
   </si>
   <si>
     <t>11:00~11:50</t>
   </si>
   <si>
     <t>김가희</t>
   </si>
   <si>
+    <t>임산부 필라테스 (5/6~5/29)</t>
+  </si>
+  <si>
+    <t>12:00~12:50</t>
+  </si>
+  <si>
     <t>임산부 필라테스 (11/5~11/28)</t>
-  </si>
-[...4 lines deleted...]
-    <t>임산부 필라테스 (5/6~5/29)</t>
   </si>
   <si>
     <t>소도구 필라테스 (수) 19:00</t>
   </si>
   <si>
     <t>3F 음악실</t>
   </si>
   <si>
     <t>신나는 노래교실(수13:40)(B조)</t>
   </si>
   <si>
     <t>13:40~15:00</t>
   </si>
   <si>
     <t>조명재</t>
   </si>
   <si>
     <t>3F 재봉실</t>
   </si>
   <si>
     <t>우리옷 만들기(생활한복)(수)</t>
   </si>
   <si>
     <t>10:00~16:00</t>
   </si>
@@ -662,51 +662,51 @@
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>20</v>
       </c>
       <c r="B11" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>20</v>
       </c>
       <c r="B12" t="s">
         <v>29</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>20</v>