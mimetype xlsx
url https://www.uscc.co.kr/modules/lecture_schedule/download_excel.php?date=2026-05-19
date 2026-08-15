--- v0 (2026-05-15)
+++ v1 (2026-08-15)
@@ -86,63 +86,63 @@
   <si>
     <t>19:00~20:00</t>
   </si>
   <si>
     <t>3F 공예실</t>
   </si>
   <si>
     <t>기타 (초급A조 화 16시)</t>
   </si>
   <si>
     <t>16:00~16:50</t>
   </si>
   <si>
     <t>지윤구</t>
   </si>
   <si>
     <t>기타(중급)(화 17:00)</t>
   </si>
   <si>
     <t>17:00~17:50</t>
   </si>
   <si>
     <t>3F 다목적실</t>
   </si>
   <si>
+    <t>리틀잼 놀이잼 (5-12개월)</t>
+  </si>
+  <si>
+    <t>11:50~12:30</t>
+  </si>
+  <si>
+    <t>찌니</t>
+  </si>
+  <si>
     <t>(baby) 리틀잼 놀이잼 (5-12개월) 5/19</t>
   </si>
   <si>
-    <t>11:50~12:30</t>
-[...4 lines deleted...]
-  <si>
     <t>(baby) 리틀잼 놀이잼 5-12개월(3/31~5/26) 8주</t>
-  </si>
-[...1 lines deleted...]
-    <t>리틀잼 놀이잼 (5-12개월)</t>
   </si>
   <si>
     <t>3F 무용실</t>
   </si>
   <si>
     <t>SNPE 바른자세 척추운동(화 10:00)</t>
   </si>
   <si>
     <t>10:00~10:50</t>
   </si>
   <si>
     <t>최정은</t>
   </si>
   <si>
     <t>전신 순환 디톡스 요가(화) 11시</t>
   </si>
   <si>
     <t>11:00~11:50</t>
   </si>
   <si>
     <t>안설빈</t>
   </si>
   <si>
     <t>웰빙뷰티 다이어트요가(화 18:00)</t>
   </si>