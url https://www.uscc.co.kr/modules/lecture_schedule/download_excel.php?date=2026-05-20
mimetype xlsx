--- v0 (2026-05-15)
+++ v1 (2026-08-15)
@@ -12,137 +12,119 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>2026-05-20 강좌스케쥴</t>
   </si>
   <si>
     <t>강의실</t>
   </si>
   <si>
     <t>강좌명</t>
   </si>
   <si>
     <t>시간</t>
   </si>
   <si>
     <t>강사명</t>
   </si>
   <si>
     <t>2F 피아노실</t>
   </si>
   <si>
     <t>아침의 피아노(수 11:00)</t>
   </si>
   <si>
     <t>11:00~12:00</t>
   </si>
   <si>
     <t>김인아</t>
   </si>
   <si>
     <t>3F 강사실</t>
   </si>
   <si>
     <t>원어민 일본어 회화 (초급)</t>
   </si>
   <si>
     <t>18:00~18:50</t>
   </si>
   <si>
     <t>야마다요우꼬</t>
   </si>
   <si>
     <t>원어민 일본어 회화 (중급)</t>
   </si>
   <si>
     <t>19:00~19:50</t>
   </si>
   <si>
     <t>3F 공예실</t>
   </si>
   <si>
+    <t>힐링악기 하모니카 (기초 B조 14시)</t>
+  </si>
+  <si>
+    <t>14:00~14:50</t>
+  </si>
+  <si>
+    <t>지윤구</t>
+  </si>
+  <si>
     <t>힐링악기하모니카(독주B조 14:00)</t>
   </si>
   <si>
-    <t>14:00~14:50</t>
-[...7 lines deleted...]
-  <si>
     <t>(Adult) 거베라 꽃다발 5/20</t>
   </si>
   <si>
     <t>19:00~20:00</t>
   </si>
   <si>
     <t>박성미</t>
-  </si>
-[...16 lines deleted...]
-    <t>17:00~17:40</t>
   </si>
   <si>
     <t>3F 무용실</t>
   </si>
   <si>
     <t>웨이트 바레(Barre) 수 10시</t>
   </si>
   <si>
     <t>10:00~10:50</t>
   </si>
   <si>
     <t>안규은</t>
   </si>
   <si>
     <t>소도구 필라테스 (수) 11:00</t>
   </si>
   <si>
     <t>11:00~11:50</t>
   </si>
   <si>
     <t>김가희</t>
   </si>
   <si>
     <t>임산부 필라테스 (5/6~5/29)</t>
   </si>
@@ -538,51 +520,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D23"/>
+  <dimension ref="A1:D21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
@@ -695,219 +677,191 @@
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B12" t="s">
         <v>30</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
+        <v>23</v>
+      </c>
+      <c r="B13" t="s">
+        <v>32</v>
+      </c>
+      <c r="C13" t="s">
+        <v>31</v>
+      </c>
+      <c r="D13" t="s">
         <v>29</v>
-      </c>
-[...7 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B14" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" t="s">
+        <v>31</v>
+      </c>
+      <c r="D14" t="s">
         <v>29</v>
-      </c>
-[...7 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" t="s">
+        <v>33</v>
+      </c>
+      <c r="C15" t="s">
+        <v>14</v>
+      </c>
+      <c r="D15" t="s">
         <v>29</v>
-      </c>
-[...7 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="B16" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="C16" t="s">
+        <v>36</v>
+      </c>
+      <c r="D16" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="B17" t="s">
         <v>39</v>
       </c>
       <c r="C17" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="D17" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B18" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C18" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="D18" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B19" t="s">
         <v>45</v>
       </c>
       <c r="C19" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="D19" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" t="s">
+        <v>47</v>
+      </c>
+      <c r="C20" t="s">
         <v>48</v>
       </c>
-      <c r="B20" t="s">
+      <c r="D20" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B21" t="s">
         <v>51</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="D21" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      <c r="B22" t="s">
         <v>53</v>
-      </c>
-[...18 lines deleted...]
-        <v>59</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>