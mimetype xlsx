--- v1 (2026-08-15)
+++ v2 (2026-10-10)
@@ -62,99 +62,99 @@
   <si>
     <t>김인아</t>
   </si>
   <si>
     <t>3F 강사실</t>
   </si>
   <si>
     <t>원어민 일본어 회화 (초급)</t>
   </si>
   <si>
     <t>18:00~18:50</t>
   </si>
   <si>
     <t>야마다요우꼬</t>
   </si>
   <si>
     <t>원어민 일본어 회화 (중급)</t>
   </si>
   <si>
     <t>19:00~19:50</t>
   </si>
   <si>
     <t>3F 공예실</t>
   </si>
   <si>
+    <t>힐링악기하모니카(독주B조 14:00)</t>
+  </si>
+  <si>
+    <t>14:00~14:50</t>
+  </si>
+  <si>
+    <t>지윤구</t>
+  </si>
+  <si>
     <t>힐링악기 하모니카 (기초 B조 14시)</t>
   </si>
   <si>
-    <t>14:00~14:50</t>
-[...7 lines deleted...]
-  <si>
     <t>(Adult) 거베라 꽃다발 5/20</t>
   </si>
   <si>
     <t>19:00~20:00</t>
   </si>
   <si>
     <t>박성미</t>
   </si>
   <si>
     <t>3F 무용실</t>
   </si>
   <si>
     <t>웨이트 바레(Barre) 수 10시</t>
   </si>
   <si>
     <t>10:00~10:50</t>
   </si>
   <si>
     <t>안규은</t>
   </si>
   <si>
     <t>소도구 필라테스 (수) 11:00</t>
   </si>
   <si>
     <t>11:00~11:50</t>
   </si>
   <si>
     <t>김가희</t>
   </si>
   <si>
+    <t>임산부 필라테스 (11/5~11/28)</t>
+  </si>
+  <si>
+    <t>12:00~12:50</t>
+  </si>
+  <si>
     <t>임산부 필라테스 (5/6~5/29)</t>
-  </si>
-[...4 lines deleted...]
-    <t>임산부 필라테스 (11/5~11/28)</t>
   </si>
   <si>
     <t>소도구 필라테스 (수) 19:00</t>
   </si>
   <si>
     <t>3F 음악실</t>
   </si>
   <si>
     <t>신나는 노래교실(수13:40)(B조)</t>
   </si>
   <si>
     <t>13:40~15:00</t>
   </si>
   <si>
     <t>조명재</t>
   </si>
   <si>
     <t>3F 재봉실</t>
   </si>
   <si>
     <t>우리옷 만들기(생활한복)(수)</t>
   </si>
   <si>
     <t>10:00~16:00</t>
   </si>
@@ -713,51 +713,51 @@
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>23</v>
       </c>
       <c r="B13" t="s">
         <v>32</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15" t="s">
         <v>33</v>
       </c>
       <c r="C15" t="s">
         <v>14</v>
       </c>
       <c r="D15" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>34</v>