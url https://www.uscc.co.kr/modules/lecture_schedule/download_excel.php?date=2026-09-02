--- v0 (2026-06-21)
+++ v1 (2026-08-14)
@@ -12,77 +12,347 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>2026-09-02 강좌스케쥴</t>
   </si>
   <si>
     <t>강의실</t>
   </si>
   <si>
     <t>강좌명</t>
   </si>
   <si>
     <t>시간</t>
   </si>
   <si>
     <t>강사명</t>
   </si>
   <si>
+    <t>2F 피아노실</t>
+  </si>
+  <si>
+    <t>아침의 피아노(수 10:00)</t>
+  </si>
+  <si>
+    <t>10:00~11:00</t>
+  </si>
+  <si>
+    <t>김인아</t>
+  </si>
+  <si>
+    <t>아침의 피아노(수 11:00)</t>
+  </si>
+  <si>
+    <t>11:00~12:00</t>
+  </si>
+  <si>
+    <t>3F 강사실</t>
+  </si>
+  <si>
+    <t>주산&amp;암산 수학 (21년생-초등) 수16:30</t>
+  </si>
+  <si>
+    <t>16:30~17:20</t>
+  </si>
+  <si>
+    <t>차정숙</t>
+  </si>
+  <si>
+    <t>원어민 일본어 회화 (초급)</t>
+  </si>
+  <si>
+    <t>18:00~18:50</t>
+  </si>
+  <si>
+    <t>야마다요우꼬</t>
+  </si>
+  <si>
+    <t>원어민 일본어 회화 (중급)</t>
+  </si>
+  <si>
+    <t>19:00~19:50</t>
+  </si>
+  <si>
+    <t>3F 공예실</t>
+  </si>
+  <si>
+    <t>(Adult) 터프팅 액막이 명태 고양이 9/2 11:00</t>
+  </si>
+  <si>
+    <t>11:00~12:30</t>
+  </si>
+  <si>
+    <t>김서아</t>
+  </si>
+  <si>
+    <t>힐링악기 하모니카 (기초 B조 14시)</t>
+  </si>
+  <si>
+    <t>14:00~14:50</t>
+  </si>
+  <si>
+    <t>지윤구</t>
+  </si>
+  <si>
+    <t>힐링악기하모니카(독주B조 14:00)</t>
+  </si>
+  <si>
+    <t>힐링악기하모니카(기초A조 16:00)</t>
+  </si>
+  <si>
+    <t>16:00~16:50</t>
+  </si>
+  <si>
+    <t>미술 집중 수업 (20년생-초등) 수</t>
+  </si>
+  <si>
+    <t>16:40~17:40</t>
+  </si>
+  <si>
+    <t>엄정원</t>
+  </si>
+  <si>
+    <t>힐링악기하모니카(독주A조 17:00)</t>
+  </si>
+  <si>
+    <t>17:00~17:50</t>
+  </si>
+  <si>
+    <t>(Adult) 터프팅 액막이 명태 고양이 9/2 19:00</t>
+  </si>
+  <si>
+    <t>19:00~20:30</t>
+  </si>
+  <si>
+    <t>3F 다목적실</t>
+  </si>
+  <si>
+    <t>아이엠아트 (15-24개월)</t>
+  </si>
+  <si>
+    <t>15:30~16:10</t>
+  </si>
+  <si>
+    <t>이숙지</t>
+  </si>
+  <si>
+    <t>동화사고력 스피치 (초등1-2)</t>
+  </si>
+  <si>
+    <t>이경은</t>
+  </si>
+  <si>
+    <t>아이엠아트 (24-48개월)</t>
+  </si>
+  <si>
+    <t>16:20~17:00</t>
+  </si>
+  <si>
+    <t>아이엠아트 (21-22년생)</t>
+  </si>
+  <si>
+    <t>17:10~17:50</t>
+  </si>
+  <si>
     <t>3F 무용실</t>
   </si>
   <si>
+    <t>웨이트 바레(Barre) 수 10시</t>
+  </si>
+  <si>
+    <t>10:00~10:50</t>
+  </si>
+  <si>
+    <t>안규은</t>
+  </si>
+  <si>
+    <t>소도구 필라테스 (수) 11:00</t>
+  </si>
+  <si>
+    <t>11:00~11:50</t>
+  </si>
+  <si>
+    <t>조가현</t>
+  </si>
+  <si>
     <t>임산부 필라테스 (11/5~11/28)</t>
   </si>
   <si>
     <t>12:00~12:50</t>
   </si>
   <si>
     <t>김가희</t>
+  </si>
+  <si>
+    <t>임산부 필라테스 (9/2~9/30)</t>
+  </si>
+  <si>
+    <t>라인댄스</t>
+  </si>
+  <si>
+    <t>13:00~13:50</t>
+  </si>
+  <si>
+    <t>김해경</t>
+  </si>
+  <si>
+    <t>밸런스 요가(수) 18시</t>
+  </si>
+  <si>
+    <t>안설빈</t>
+  </si>
+  <si>
+    <t>웨이트 바레(Barre) 월 18시</t>
+  </si>
+  <si>
+    <t>소도구 필라테스 (수) 19:00</t>
+  </si>
+  <si>
+    <t>조수진</t>
+  </si>
+  <si>
+    <t>3F 음악실</t>
+  </si>
+  <si>
+    <t>신나는 노래교실(수13:40)(B조)</t>
+  </si>
+  <si>
+    <t>13:40~15:00</t>
+  </si>
+  <si>
+    <t>조명재</t>
+  </si>
+  <si>
+    <t>3F 재봉실</t>
+  </si>
+  <si>
+    <t>기초 재봉&amp;우리옷 만들기</t>
+  </si>
+  <si>
+    <t>10:00~16:00</t>
+  </si>
+  <si>
+    <t>현해경</t>
+  </si>
+  <si>
+    <t>3F 조리실</t>
+  </si>
+  <si>
+    <t>바리스타 ICA BARISTA(레벨1)10시</t>
+  </si>
+  <si>
+    <t>10:00~11:30</t>
+  </si>
+  <si>
+    <t>김수진(바리스타)</t>
+  </si>
+  <si>
+    <t>바리스타 ICA BARISTA(레벨1)18:30</t>
+  </si>
+  <si>
+    <t>18:30~20:00</t>
+  </si>
+  <si>
+    <t>3F 창의실</t>
+  </si>
+  <si>
+    <t>말문이 트이는 영어회화(초.중급)</t>
+  </si>
+  <si>
+    <t>김수진(영어)</t>
+  </si>
+  <si>
+    <t>왕왕왕 초보 영어회화(왕초보)</t>
+  </si>
+  <si>
+    <t>3F 취미ㆍ교양실</t>
+  </si>
+  <si>
+    <t>셀프 헤어 컷 (남,여 커트 기초)</t>
+  </si>
+  <si>
+    <t>10:00~12:00</t>
+  </si>
+  <si>
+    <t>임정인</t>
+  </si>
+  <si>
+    <t>B1F 에어로빅실</t>
+  </si>
+  <si>
+    <t>셔플 댄스 (수) 19:00</t>
+  </si>
+  <si>
+    <t>김지예</t>
+  </si>
+  <si>
+    <t>대외진행</t>
+  </si>
+  <si>
+    <t>도자기</t>
+  </si>
+  <si>
+    <t>16:30~18:20</t>
+  </si>
+  <si>
+    <t>김영숙</t>
+  </si>
+  <si>
+    <t>4F 당구실</t>
+  </si>
+  <si>
+    <t>당구클럽(B조)(수,금)</t>
+  </si>
+  <si>
+    <t>12:30~14:30</t>
+  </si>
+  <si>
+    <t>김효동</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="맑은 고딕"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -385,96 +655,558 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D3"/>
+  <dimension ref="A1:D36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>5</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C8" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" t="s">
+        <v>24</v>
+      </c>
+      <c r="C9" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" t="s">
+        <v>25</v>
+      </c>
+      <c r="D10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" t="s">
+        <v>29</v>
+      </c>
+      <c r="D11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12" t="s">
+        <v>31</v>
+      </c>
+      <c r="D12" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" t="s">
+        <v>33</v>
+      </c>
+      <c r="C13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" t="s">
+        <v>35</v>
+      </c>
+      <c r="C14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" t="s">
+        <v>38</v>
+      </c>
+      <c r="C15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" t="s">
+        <v>41</v>
+      </c>
+      <c r="C16" t="s">
+        <v>29</v>
+      </c>
+      <c r="D16" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" t="s">
+        <v>37</v>
+      </c>
+      <c r="B17" t="s">
+        <v>43</v>
+      </c>
+      <c r="C17" t="s">
+        <v>44</v>
+      </c>
+      <c r="D17" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18" t="s">
+        <v>45</v>
+      </c>
+      <c r="C18" t="s">
+        <v>46</v>
+      </c>
+      <c r="D18" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" t="s">
+        <v>47</v>
+      </c>
+      <c r="B19" t="s">
+        <v>48</v>
+      </c>
+      <c r="C19" t="s">
+        <v>49</v>
+      </c>
+      <c r="D19" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20" t="s">
+        <v>51</v>
+      </c>
+      <c r="C20" t="s">
+        <v>52</v>
+      </c>
+      <c r="D20" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21" t="s">
+        <v>54</v>
+      </c>
+      <c r="C21" t="s">
+        <v>55</v>
+      </c>
+      <c r="D21" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22" t="s">
+        <v>57</v>
+      </c>
+      <c r="C22" t="s">
+        <v>55</v>
+      </c>
+      <c r="D22" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" t="s">
+        <v>47</v>
+      </c>
+      <c r="B23" t="s">
+        <v>58</v>
+      </c>
+      <c r="C23" t="s">
+        <v>59</v>
+      </c>
+      <c r="D23" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" t="s">
+        <v>47</v>
+      </c>
+      <c r="B24" t="s">
+        <v>61</v>
+      </c>
+      <c r="C24" t="s">
+        <v>16</v>
+      </c>
+      <c r="D24" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" t="s">
+        <v>47</v>
+      </c>
+      <c r="B25" t="s">
+        <v>63</v>
+      </c>
+      <c r="C25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D25" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26" t="s">
+        <v>47</v>
+      </c>
+      <c r="B26" t="s">
+        <v>64</v>
+      </c>
+      <c r="C26" t="s">
+        <v>19</v>
+      </c>
+      <c r="D26" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27" t="s">
+        <v>66</v>
+      </c>
+      <c r="B27" t="s">
+        <v>67</v>
+      </c>
+      <c r="C27" t="s">
+        <v>68</v>
+      </c>
+      <c r="D27" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28" t="s">
+        <v>70</v>
+      </c>
+      <c r="B28" t="s">
+        <v>71</v>
+      </c>
+      <c r="C28" t="s">
+        <v>72</v>
+      </c>
+      <c r="D28" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29" t="s">
+        <v>74</v>
+      </c>
+      <c r="B29" t="s">
+        <v>75</v>
+      </c>
+      <c r="C29" t="s">
+        <v>76</v>
+      </c>
+      <c r="D29" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30" t="s">
+        <v>74</v>
+      </c>
+      <c r="B30" t="s">
+        <v>78</v>
+      </c>
+      <c r="C30" t="s">
+        <v>79</v>
+      </c>
+      <c r="D30" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4">
+      <c r="A31" t="s">
+        <v>80</v>
+      </c>
+      <c r="B31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C31" t="s">
+        <v>52</v>
+      </c>
+      <c r="D31" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4">
+      <c r="A32" t="s">
+        <v>80</v>
+      </c>
+      <c r="B32" t="s">
+        <v>83</v>
+      </c>
+      <c r="C32" t="s">
+        <v>55</v>
+      </c>
+      <c r="D32" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33" t="s">
+        <v>84</v>
+      </c>
+      <c r="B33" t="s">
+        <v>85</v>
+      </c>
+      <c r="C33" t="s">
+        <v>86</v>
+      </c>
+      <c r="D33" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4">
+      <c r="A34" t="s">
+        <v>88</v>
+      </c>
+      <c r="B34" t="s">
+        <v>89</v>
+      </c>
+      <c r="C34" t="s">
+        <v>19</v>
+      </c>
+      <c r="D34" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4">
+      <c r="A35" t="s">
+        <v>91</v>
+      </c>
+      <c r="B35" t="s">
+        <v>92</v>
+      </c>
+      <c r="C35" t="s">
+        <v>93</v>
+      </c>
+      <c r="D35" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="A36" t="s">
+        <v>95</v>
+      </c>
+      <c r="B36" t="s">
+        <v>96</v>
+      </c>
+      <c r="C36" t="s">
+        <v>97</v>
+      </c>
+      <c r="D36" t="s">
+        <v>98</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>