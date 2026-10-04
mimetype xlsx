--- v1 (2026-08-14)
+++ v2 (2026-10-04)
@@ -12,347 +12,221 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>2026-09-02 강좌스케쥴</t>
   </si>
   <si>
     <t>강의실</t>
   </si>
   <si>
     <t>강좌명</t>
   </si>
   <si>
     <t>시간</t>
   </si>
   <si>
     <t>강사명</t>
   </si>
   <si>
     <t>2F 피아노실</t>
   </si>
   <si>
-    <t>아침의 피아노(수 10:00)</t>
-[...2 lines deleted...]
-    <t>10:00~11:00</t>
+    <t>아침의 피아노(수 11:00)</t>
+  </si>
+  <si>
+    <t>11:00~12:00</t>
   </si>
   <si>
     <t>김인아</t>
   </si>
   <si>
-    <t>아침의 피아노(수 11:00)</t>
-[...4 lines deleted...]
-  <si>
     <t>3F 강사실</t>
   </si>
   <si>
-    <t>주산&amp;암산 수학 (21년생-초등) 수16:30</t>
-[...11 lines deleted...]
-    <t>18:00~18:50</t>
+    <t>원어민 일본어 회화 (중급)</t>
+  </si>
+  <si>
+    <t>19:00~19:50</t>
   </si>
   <si>
     <t>야마다요우꼬</t>
   </si>
   <si>
-    <t>원어민 일본어 회화 (중급)</t>
-[...4 lines deleted...]
-  <si>
     <t>3F 공예실</t>
   </si>
   <si>
-    <t>(Adult) 터프팅 액막이 명태 고양이 9/2 11:00</t>
-[...5 lines deleted...]
-    <t>김서아</t>
+    <t>미술 집중 수업 (20년생-초등) 수</t>
+  </si>
+  <si>
+    <t>16:40~17:40</t>
+  </si>
+  <si>
+    <t>엄정원</t>
+  </si>
+  <si>
+    <t>3F 다목적실</t>
+  </si>
+  <si>
+    <t>아이엠아트 (24-48개월)</t>
+  </si>
+  <si>
+    <t>16:20~17:00</t>
+  </si>
+  <si>
+    <t>이숙지</t>
+  </si>
+  <si>
+    <t>아이엠아트 (21-22년생)</t>
+  </si>
+  <si>
+    <t>17:10~17:50</t>
+  </si>
+  <si>
+    <t>3F 무용실</t>
+  </si>
+  <si>
+    <t>웨이트 바레(Barre) 수 10시</t>
+  </si>
+  <si>
+    <t>10:00~10:50</t>
+  </si>
+  <si>
+    <t>안규은</t>
+  </si>
+  <si>
+    <t>소도구 필라테스 (수) 11:00</t>
+  </si>
+  <si>
+    <t>11:00~11:50</t>
+  </si>
+  <si>
+    <t>조가현</t>
+  </si>
+  <si>
+    <t>임산부 필라테스 (9/2~9/30)</t>
+  </si>
+  <si>
+    <t>12:00~12:50</t>
+  </si>
+  <si>
+    <t>임산부 필라테스 (11/5~11/28)</t>
+  </si>
+  <si>
+    <t>김가희</t>
+  </si>
+  <si>
+    <t>소도구 필라테스 (수) 19:00</t>
+  </si>
+  <si>
+    <t>조수진</t>
+  </si>
+  <si>
+    <t>3F 음악실</t>
+  </si>
+  <si>
+    <t>신나는 노래교실(수13:40)(B조)</t>
+  </si>
+  <si>
+    <t>13:40~15:00</t>
+  </si>
+  <si>
+    <t>조명재</t>
+  </si>
+  <si>
+    <t>3F 재봉실</t>
+  </si>
+  <si>
+    <t>기초 재봉&amp;우리옷 만들기</t>
+  </si>
+  <si>
+    <t>10:00~16:00</t>
+  </si>
+  <si>
+    <t>현해경</t>
+  </si>
+  <si>
+    <t>3F 창의실</t>
+  </si>
+  <si>
+    <t>말문이 트이는 영어회화(초.중급)</t>
+  </si>
+  <si>
+    <t>김수진(영어)</t>
+  </si>
+  <si>
+    <t>왕왕왕 초보 영어회화(왕초보)</t>
+  </si>
+  <si>
+    <t>3F 취미ㆍ교양실</t>
+  </si>
+  <si>
+    <t>힐링악기하모니카(독주B조 14:00)</t>
+  </si>
+  <si>
+    <t>14:00~14:50</t>
+  </si>
+  <si>
+    <t>지윤구</t>
   </si>
   <si>
     <t>힐링악기 하모니카 (기초 B조 14시)</t>
   </si>
   <si>
-    <t>14:00~14:50</t>
-[...196 lines deleted...]
-  <si>
     <t>대외진행</t>
   </si>
   <si>
     <t>도자기</t>
   </si>
   <si>
     <t>16:30~18:20</t>
   </si>
   <si>
     <t>김영숙</t>
-  </si>
-[...10 lines deleted...]
-    <t>김효동</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="맑은 고딕"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -655,558 +529,320 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D36"/>
+  <dimension ref="A1:D19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>5</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B5" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="B6" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="B7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B8" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B9" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B10" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B11" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B12" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D12" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="B14" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="B15" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="D15" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="B16" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C16" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D16" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="B17" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="C17" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="B18" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="C18" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="D18" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="B19" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="C19" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="D19" t="s">
-        <v>50</v>
-[...26 lines deleted...]
-      <c r="D21" t="s">
         <v>56</v>
-      </c>
-[...208 lines deleted...]
-        <v>98</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>