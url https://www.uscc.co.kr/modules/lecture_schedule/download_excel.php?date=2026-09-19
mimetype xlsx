--- v0 (2026-08-14)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>2026-09-19 강좌스케쥴</t>
   </si>
   <si>
     <t>강의실</t>
   </si>
   <si>
     <t>강좌명</t>
   </si>
   <si>
     <t>시간</t>
   </si>
   <si>
     <t>강사명</t>
   </si>
   <si>
     <t>2F 문화실</t>
   </si>
   <si>
     <t>창의로봇과학교실(토 11:00)</t>
   </si>
   <si>
     <t>11:00~11:50</t>
   </si>
   <si>
@@ -101,101 +101,80 @@
   <si>
     <t>토요 어린이피아노교실(토 13:00)</t>
   </si>
   <si>
     <t>3F 강사실</t>
   </si>
   <si>
     <t>누리과정 맞춤 이미지 마인드맵 (20년생)</t>
   </si>
   <si>
     <t>김민정</t>
   </si>
   <si>
     <t>초등 맞춤 통합교과 마인드맵(초등1-2)</t>
   </si>
   <si>
     <t>10:55~11:55</t>
   </si>
   <si>
     <t>한자반(초급 8-6급)</t>
   </si>
   <si>
     <t>김지완</t>
   </si>
   <si>
-    <t>한자반 (6급-5급)</t>
-[...1 lines deleted...]
-  <si>
     <t>3F 공예실</t>
   </si>
   <si>
     <t>창의수학가베 (21-22년생)</t>
   </si>
   <si>
     <t>김정운</t>
   </si>
   <si>
     <t>창의수학가베 (20년생-초등저)</t>
   </si>
   <si>
-    <t>사고력 큐브 교실(초등)</t>
-[...4 lines deleted...]
-  <si>
     <t>3F 다목적실</t>
   </si>
   <si>
     <t>으라차차 키즈팡팡 (20-32개월) 토</t>
   </si>
   <si>
     <t>10:10~10:50</t>
   </si>
   <si>
     <t>알라딘</t>
   </si>
   <si>
-    <t>으라차차 키즈팡팡 (13-19개월) 토</t>
+    <t>(baby)으라차차 키즈팡팡(13-23개월) 9/19</t>
   </si>
   <si>
     <t>11:00~11:40</t>
   </si>
   <si>
-    <t>으라차차 키즈팡팡 (18-30개월) 토</t>
-[...10 lines deleted...]
-  <si>
     <t>3F 무용실</t>
   </si>
   <si>
     <t>즐거운 음악줄넘기 (20년생-초등) 토10:00</t>
   </si>
   <si>
     <t>강경아</t>
   </si>
   <si>
     <t>즐거운 음악줄넘기 (20년생-초등) 토11:00</t>
   </si>
   <si>
     <t>리틀 발레리나 (21년생-초3)</t>
   </si>
   <si>
     <t>12:00~12:40</t>
   </si>
   <si>
     <t>강지윤</t>
   </si>
   <si>
     <t>3F 미술실</t>
   </si>
   <si>
     <t>수묵화</t>
@@ -227,147 +206,135 @@
   <si>
     <t>14:10~15:10</t>
   </si>
   <si>
     <t>3F 음악실</t>
   </si>
   <si>
     <t>드럼마스터 (초등1 이상) (토10:00)</t>
   </si>
   <si>
     <t>윤지환</t>
   </si>
   <si>
     <t>드럼마스터 (초등1 이상) (토11:00)</t>
   </si>
   <si>
     <t>드럼마스터 (초등1 이상) (토12:00)</t>
   </si>
   <si>
     <t>바이올린 첫걸음 (20년생-초등)</t>
   </si>
   <si>
     <t>성다움</t>
   </si>
   <si>
+    <t>3F 전통실</t>
+  </si>
+  <si>
+    <t>트윈클 영어 발레 (20-22년생) 토</t>
+  </si>
+  <si>
+    <t>이소빈</t>
+  </si>
+  <si>
+    <t>트윈클 영어 발레 (24-48개월) 토</t>
+  </si>
+  <si>
     <t>3F 조리실</t>
   </si>
   <si>
-    <t>디지털 웹툰 그리기 (21년생-초등)</t>
-[...2 lines deleted...]
-    <t>전문강사</t>
+    <t>디지털 웹툰 그리기 (21년생-초등3)</t>
+  </si>
+  <si>
+    <t>김혜경</t>
   </si>
   <si>
     <t>파닉스 &amp; 영어회화 (20년생-초등1)</t>
   </si>
   <si>
-    <t>한동연</t>
-[...5 lines deleted...]
-    <t>김정희</t>
+    <t>11:00~11:55</t>
+  </si>
+  <si>
+    <t>미즈한(영어)</t>
   </si>
   <si>
     <t>초등 영어회화(기초) (초등1-3)</t>
   </si>
   <si>
-    <t>꼬마건축교실(초등)</t>
-[...14 lines deleted...]
-    <t>유다윤</t>
+    <t>12:00~12:55</t>
   </si>
   <si>
     <t>3F 창의실</t>
   </si>
   <si>
     <t>구연동화 (21-22년생)</t>
   </si>
   <si>
     <t>이경은</t>
   </si>
   <si>
     <t>구연동화 (20-21년생)</t>
   </si>
   <si>
     <t>생각통통 말하기(초등1)토 12:00</t>
   </si>
   <si>
     <t>생각통통 말하기(초등2)토 13:00</t>
   </si>
   <si>
     <t>3F 취미ㆍ교양실</t>
   </si>
   <si>
     <t>주산&amp;암산 수학 (21년생-초등) 토</t>
   </si>
   <si>
     <t>차정숙</t>
   </si>
   <si>
     <t>창의종이접기 (21년생-초1)</t>
   </si>
   <si>
     <t>김효정</t>
   </si>
   <si>
     <t>창의종이접기(초등)</t>
   </si>
   <si>
     <t>집중력 키움 바둑(초등)</t>
   </si>
   <si>
     <t>김나진</t>
   </si>
   <si>
-    <t>브레인 체스 교실(초등)</t>
-[...1 lines deleted...]
-  <si>
     <t>B1F 에어로빅실</t>
   </si>
   <si>
-    <t>다이어트 점핑 운동 (토) 10시</t>
+    <t>키즈 점핑 운동 (토) 11시</t>
   </si>
   <si>
     <t>김현정</t>
-  </si>
-[...1 lines deleted...]
-    <t>키즈 점핑 운동 (토) 11시</t>
   </si>
   <si>
     <t>B2F 스피닝장</t>
   </si>
   <si>
     <t>스피닝 (초급) 토</t>
   </si>
   <si>
     <t>아미(AMI)</t>
   </si>
   <si>
     <t>키즈 스피닝(초등)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -682,51 +649,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D52"/>
+  <dimension ref="A1:D44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
@@ -872,592 +839,480 @@
         <v>25</v>
       </c>
       <c r="C12" t="s">
         <v>26</v>
       </c>
       <c r="D12" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>22</v>
       </c>
       <c r="B13" t="s">
         <v>27</v>
       </c>
       <c r="C13" t="s">
         <v>10</v>
       </c>
       <c r="D13" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="B14" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C14" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D14" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B15" t="s">
+        <v>32</v>
+      </c>
+      <c r="C15" t="s">
+        <v>10</v>
+      </c>
+      <c r="D15" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B16" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C16" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D16" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B17" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C17" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="D17" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B18" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="D18" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B19" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C19" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B20" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C20" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D20" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="B21" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C21" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D21" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>46</v>
       </c>
       <c r="B22" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C22" t="s">
-        <v>17</v>
+        <v>51</v>
       </c>
       <c r="D22" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>46</v>
       </c>
       <c r="B23" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="C23" t="s">
-        <v>7</v>
+        <v>54</v>
       </c>
       <c r="D23" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>46</v>
       </c>
       <c r="B24" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="C24" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D24" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B25" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="C25" t="s">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="D25" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B26" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C26" t="s">
-        <v>58</v>
+        <v>7</v>
       </c>
       <c r="D26" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B27" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C27" t="s">
-        <v>61</v>
+        <v>10</v>
       </c>
       <c r="D27" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B28" t="s">
         <v>62</v>
       </c>
       <c r="C28" t="s">
+        <v>54</v>
+      </c>
+      <c r="D28" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>64</v>
       </c>
       <c r="B29" t="s">
         <v>65</v>
       </c>
       <c r="C29" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D29" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>64</v>
       </c>
       <c r="B30" t="s">
         <v>67</v>
       </c>
       <c r="C30" t="s">
-        <v>7</v>
+        <v>38</v>
       </c>
       <c r="D30" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="B31" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C31" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D31" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="B32" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C32" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="D32" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="B33" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C33" t="s">
-        <v>17</v>
+        <v>75</v>
       </c>
       <c r="D33" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="B34" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C34" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="D34" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="B35" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C35" t="s">
         <v>7</v>
       </c>
       <c r="D35" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="B36" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C36" t="s">
         <v>10</v>
       </c>
       <c r="D36" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="B37" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C37" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D37" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="B38" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="C38" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="D38" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="B39" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C39" t="s">
-        <v>83</v>
+        <v>7</v>
       </c>
       <c r="D39" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="B40" t="s">
+        <v>87</v>
+      </c>
+      <c r="C40" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" t="s">
         <v>86</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="B41" t="s">
         <v>88</v>
       </c>
       <c r="C41" t="s">
-        <v>7</v>
+        <v>54</v>
       </c>
       <c r="D41" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="B42" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C42" t="s">
-        <v>10</v>
+        <v>72</v>
       </c>
       <c r="D42" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="B43" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="C43" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="D43" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B44" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C44" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="D44" t="s">
-        <v>93</v>
-[...12 lines deleted...]
-      <c r="D45" t="s">
         <v>95</v>
-      </c>
-[...96 lines deleted...]
-        <v>106</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>